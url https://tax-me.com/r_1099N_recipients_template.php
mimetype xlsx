--- v1 (2026-01-31)
+++ v2 (2026-09-05)
@@ -134,51 +134,51 @@
   <si>
     <t>name@example.com</t>
   </si>
   <si>
     <t>NOTES:</t>
   </si>
   <si>
     <t>Use 1/0 for checkbox columns (cbrecein, cbrecssn, cbfrg, cbcfsf).</t>
   </si>
   <si>
     <t>Only ONE of cbrecein/cbrecssn should be 1.</t>
   </si>
   <si>
     <t>If cbfrg=1, fill recfrgprov + recfrgctry (and optional recfrgzip).</t>
   </si>
   <si>
     <t>Money fields: numbers like 0 or 1234.56 (no $ needed).</t>
   </si>
   <si>
     <t>Use up to 100 records (row 101). Do not modify row 1, DO NOT DELETE ANY ROWS OR COLUMNS</t>
   </si>
   <si>
     <t>cb=checkbox, frg=foreign, rec=recipient.</t>
   </si>
   <si>
-    <t>Additional validations can be run online by clicking the "validate" button.</t>
+    <t>Additional validations can be run online by clicking the "validate button"</t>
   </si>
   <si>
     <t>CLEAR THESE NOTES BEFORE UPLOADING.</t>
   </si>
   <si>
     <t>TAXME_1099N_RECIPIENTS_V1</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>